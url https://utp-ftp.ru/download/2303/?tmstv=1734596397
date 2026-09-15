--- v0 (2026-07-22)
+++ v1 (2026-09-15)
@@ -1,212 +1,224 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\salno\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Документы\Кабель\ПРАЙСЫ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D9AA585-B29B-4FCE-9CA3-4754390184B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{69C8A7D3-0C47-40FC-96C5-9A27772FA22E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11520" yWindow="0" windowWidth="11520" windowHeight="12360" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$K$57</definedName>
   </definedNames>
   <calcPr calcId="191029" refMode="R1C1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="17">
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>in/out</t>
   </si>
   <si>
     <t>диаметр жилы</t>
   </si>
   <si>
     <t>indoor</t>
   </si>
   <si>
     <t>outdoor</t>
   </si>
   <si>
     <t>U/UTP Cat5е PVC нг(А)-LSLTx</t>
   </si>
   <si>
     <t>U/UTP Cat5е PVC indoor</t>
   </si>
   <si>
     <t xml:space="preserve">U/UTP Cat5е PE outdoor </t>
   </si>
   <si>
     <t xml:space="preserve">U/UTP Cat5е LSZH нг(А)-HF indoor </t>
   </si>
   <si>
     <t>F/UTP Cat5е PVC нг(А)-LSLTx</t>
   </si>
   <si>
     <t xml:space="preserve">F/UTP Cat5е PVC indoor </t>
   </si>
   <si>
     <t xml:space="preserve">F/UTP Cat5е PE outdoor </t>
   </si>
   <si>
-    <t xml:space="preserve">F/UTP Cat5е LSZH нг(А)-HF indoor </t>
-[...1 lines deleted...]
-  <si>
     <t>На данный прайс действует скидка до 10% - услвоия на сайте https://utp-ftp.ru/about/#discounts</t>
   </si>
   <si>
     <t>Цена за 305м</t>
+  </si>
+  <si>
+    <t>F/UTP Cat5е LSZH нг(А)-HF indoor</t>
+  </si>
+  <si>
+    <t>U/UTP Cat5е PE outdoor с тросом</t>
+  </si>
+  <si>
+    <t>F/UTP Cat5е PE outdoor с тросом</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot; &quot;* #,##0.00&quot;   &quot;;&quot;-&quot;* #,##0.00&quot;   &quot;;&quot; &quot;* &quot;-&quot;??&quot;   &quot;"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial Cyr"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial Cyr"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="20"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="12"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="9"/>
       </left>
       <right style="thin">
         <color indexed="9"/>
       </right>
       <top style="thin">
         <color indexed="9"/>
       </top>
       <bottom style="thin">
         <color indexed="9"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
@@ -283,155 +295,207 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="9"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="9"/>
       </right>
       <top style="thin">
         <color indexed="9"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="9"/>
+      </left>
+      <right style="thin">
+        <color indexed="9"/>
+      </right>
+      <top style="thin">
+        <color indexed="9"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="2" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="2" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="7" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFAAAAAA"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFCDE8B5"/>
       <rgbColor rgb="FFEBEBEB"/>
       <rgbColor rgb="FFFEE4A8"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -1526,873 +1590,1025 @@
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:I71"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" zoomScale="102" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="D17" sqref="D17"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="102" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="F63" sqref="F63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="45.21875" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.88671875" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.44140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="19.6640625" style="1" customWidth="1"/>
     <col min="7" max="7" width="18.88671875" style="1" customWidth="1"/>
     <col min="8" max="8" width="19.21875" style="1" customWidth="1"/>
     <col min="9" max="9" width="19.33203125" style="1" customWidth="1"/>
     <col min="10" max="10" width="19.6640625" style="1" customWidth="1"/>
     <col min="11" max="11" width="18.88671875" style="1" customWidth="1"/>
     <col min="12" max="12" width="19.21875" style="1" customWidth="1"/>
     <col min="13" max="13" width="19.33203125" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.88671875" style="1" customWidth="1"/>
     <col min="15" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="34" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="36"/>
+      <c r="A1" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="33"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" s="5"/>
+      <c r="G2" s="21"/>
+    </row>
+    <row r="3" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="35">
+        <v>0.52</v>
+      </c>
+      <c r="D3" s="7">
+        <v>11020.2</v>
+      </c>
+      <c r="E3" s="22"/>
+      <c r="F3" s="20"/>
+    </row>
+    <row r="4" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="29"/>
+      <c r="B4" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="35">
+        <v>0.51</v>
+      </c>
+      <c r="D4" s="7">
+        <v>10727.4</v>
+      </c>
+      <c r="E4" s="22"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="29"/>
+      <c r="B5" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="D5" s="7">
+        <v>10361.4</v>
+      </c>
+      <c r="E5" s="22"/>
+      <c r="F5" s="20"/>
+    </row>
+    <row r="6" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="29"/>
+      <c r="B6" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="35">
+        <v>0.48</v>
+      </c>
+      <c r="D6" s="7">
+        <v>9739.1999999999989</v>
+      </c>
+      <c r="E6" s="22"/>
+      <c r="F6" s="20"/>
+    </row>
+    <row r="7" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="29"/>
+      <c r="B7" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="35">
+        <v>0.46</v>
+      </c>
+      <c r="D7" s="7">
+        <v>9135.3000000000011</v>
+      </c>
+      <c r="E7" s="22"/>
+      <c r="F7" s="20"/>
+    </row>
+    <row r="8" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="30"/>
+      <c r="B8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="35">
+        <v>0.45</v>
+      </c>
+      <c r="D8" s="7">
+        <v>8860.7999999999993</v>
+      </c>
+      <c r="E8" s="22"/>
+      <c r="F8" s="20"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A9" s="9"/>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="10">
+        <v>0</v>
+      </c>
+      <c r="E9" s="22"/>
+      <c r="F9" s="20"/>
+    </row>
+    <row r="10" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="36">
+        <v>0.52</v>
+      </c>
+      <c r="D10" s="12">
+        <v>10654.199999999999</v>
+      </c>
+      <c r="E10" s="22"/>
+      <c r="F10" s="20"/>
+    </row>
+    <row r="11" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="37"/>
+      <c r="B11" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="36">
+        <v>0.51</v>
+      </c>
+      <c r="D11" s="12">
+        <v>10361.4</v>
+      </c>
+      <c r="E11" s="22"/>
+      <c r="F11" s="20"/>
+    </row>
+    <row r="12" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="37"/>
+      <c r="B12" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="13">
+        <v>0.5</v>
+      </c>
+      <c r="D12" s="12">
+        <v>9995.3999999999978</v>
+      </c>
+      <c r="E12" s="22"/>
+      <c r="F12" s="20"/>
+    </row>
+    <row r="13" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="37"/>
+      <c r="B13" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C13" s="36">
+        <v>0.48</v>
+      </c>
+      <c r="D13" s="12">
+        <v>9373.1999999999989</v>
+      </c>
+      <c r="E13" s="22"/>
+      <c r="F13" s="20"/>
+    </row>
+    <row r="14" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="37"/>
+      <c r="B14" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="36">
+        <v>0.46</v>
+      </c>
+      <c r="D14" s="12">
+        <v>8769.3000000000011</v>
+      </c>
+      <c r="E14" s="22"/>
+      <c r="F14" s="20"/>
+    </row>
+    <row r="15" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="38"/>
+      <c r="B15" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="36">
+        <v>0.45</v>
+      </c>
+      <c r="D15" s="12">
+        <v>8494.7999999999993</v>
+      </c>
+      <c r="E15" s="22"/>
+      <c r="F15" s="20"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A16" s="9"/>
+      <c r="B16" s="9"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="10">
+        <v>0</v>
+      </c>
+      <c r="E16" s="22"/>
+      <c r="F16" s="20"/>
+    </row>
+    <row r="17" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C17" s="39">
+        <v>0.52</v>
+      </c>
+      <c r="D17" s="10">
+        <v>10654.199999999999</v>
+      </c>
+      <c r="E17" s="22"/>
+      <c r="F17" s="20"/>
+    </row>
+    <row r="18" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="40"/>
+      <c r="B18" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="39">
+        <v>0.51</v>
+      </c>
+      <c r="D18" s="10">
+        <v>10361.4</v>
+      </c>
+      <c r="E18" s="22"/>
+      <c r="F18" s="20"/>
+    </row>
+    <row r="19" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="40"/>
+      <c r="B19" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="D19" s="10">
+        <v>9995.3999999999978</v>
+      </c>
+      <c r="E19" s="22"/>
+      <c r="F19" s="20"/>
+    </row>
+    <row r="20" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="40"/>
+      <c r="B20" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="39">
+        <v>0.48</v>
+      </c>
+      <c r="D20" s="10">
+        <v>9373.1999999999989</v>
+      </c>
+      <c r="E20" s="22"/>
+      <c r="F20" s="20"/>
+    </row>
+    <row r="21" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="40"/>
+      <c r="B21" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C21" s="39">
+        <v>0.46</v>
+      </c>
+      <c r="D21" s="10">
+        <v>8769.3000000000011</v>
+      </c>
+      <c r="E21" s="22"/>
+      <c r="F21" s="20"/>
+    </row>
+    <row r="22" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="41"/>
+      <c r="B22" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="39">
+        <v>0.45</v>
+      </c>
+      <c r="D22" s="10">
+        <v>8494.7999999999993</v>
+      </c>
+      <c r="E22" s="22"/>
+      <c r="F22" s="20"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A23" s="9"/>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="10">
+        <v>0</v>
+      </c>
+      <c r="E23" s="22"/>
+      <c r="F23" s="20"/>
+    </row>
+    <row r="24" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="42">
+        <v>0.52</v>
+      </c>
+      <c r="D24" s="17">
+        <v>11386.199999999999</v>
+      </c>
+      <c r="E24" s="22"/>
+      <c r="F24" s="20"/>
+    </row>
+    <row r="25" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="43"/>
+      <c r="B25" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C25" s="42">
+        <v>0.51</v>
+      </c>
+      <c r="D25" s="17">
+        <v>11093.399999999998</v>
+      </c>
+      <c r="E25" s="22"/>
+      <c r="F25" s="20"/>
+    </row>
+    <row r="26" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="43"/>
+      <c r="B26" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C26" s="18">
+        <v>0.5</v>
+      </c>
+      <c r="D26" s="17">
+        <v>10727.4</v>
+      </c>
+      <c r="E26" s="22"/>
+      <c r="F26" s="20"/>
+    </row>
+    <row r="27" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="43"/>
+      <c r="B27" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="42">
+        <v>0.48</v>
+      </c>
+      <c r="D27" s="17">
+        <v>10105.200000000001</v>
+      </c>
+      <c r="E27" s="22"/>
+      <c r="F27" s="20"/>
+    </row>
+    <row r="28" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="43"/>
+      <c r="B28" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C28" s="42">
+        <v>0.46</v>
+      </c>
+      <c r="D28" s="17">
+        <v>9501.2999999999993</v>
+      </c>
+      <c r="E28" s="22"/>
+      <c r="F28" s="20"/>
+    </row>
+    <row r="29" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="44"/>
+      <c r="B29" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C29" s="42">
+        <v>0.45</v>
+      </c>
+      <c r="D29" s="17">
+        <v>9226.7999999999993</v>
+      </c>
+      <c r="E29" s="22"/>
+      <c r="F29" s="20"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A30" s="9"/>
+      <c r="B30" s="9"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="10">
+        <v>0</v>
+      </c>
+      <c r="E30" s="22"/>
+      <c r="F30" s="20"/>
+    </row>
+    <row r="31" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C31" s="35">
+        <v>0.52</v>
+      </c>
+      <c r="D31" s="7">
+        <v>11802.199999999999</v>
+      </c>
+      <c r="E31" s="22"/>
+      <c r="F31" s="20"/>
+    </row>
+    <row r="32" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="29"/>
+      <c r="B32" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C32" s="35">
+        <v>0.51</v>
+      </c>
+      <c r="D32" s="7">
+        <v>11509.4</v>
+      </c>
+      <c r="E32" s="22"/>
+      <c r="F32" s="20"/>
+    </row>
+    <row r="33" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="29"/>
+      <c r="B33" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C33" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="D33" s="7">
+        <v>11143.399999999998</v>
+      </c>
+      <c r="E33" s="22"/>
+      <c r="F33" s="20"/>
+    </row>
+    <row r="34" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="29"/>
+      <c r="B34" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C34" s="35">
+        <v>0.48</v>
+      </c>
+      <c r="D34" s="7">
+        <v>10521.199999999999</v>
+      </c>
+      <c r="E34" s="22"/>
+      <c r="F34" s="20"/>
+    </row>
+    <row r="35" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="29"/>
+      <c r="B35" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="35">
+        <v>0.46</v>
+      </c>
+      <c r="D35" s="7">
+        <v>9917.2999999999993</v>
+      </c>
+      <c r="E35" s="22"/>
+      <c r="F35" s="20"/>
+    </row>
+    <row r="36" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="30"/>
+      <c r="B36" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="35">
+        <v>0.45</v>
+      </c>
+      <c r="D36" s="7">
+        <v>9642.8000000000011</v>
+      </c>
+      <c r="E36" s="22"/>
+      <c r="F36" s="20"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A37" s="19"/>
+      <c r="B37" s="9"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="10"/>
+      <c r="E37" s="22"/>
+      <c r="F37" s="20"/>
+    </row>
+    <row r="38" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C38" s="36">
+        <v>0.52</v>
+      </c>
+      <c r="D38" s="12">
+        <v>11436.199999999999</v>
+      </c>
+      <c r="E38" s="22"/>
+      <c r="F38" s="20"/>
+    </row>
+    <row r="39" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="26"/>
+      <c r="B39" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C39" s="36">
+        <v>0.51</v>
+      </c>
+      <c r="D39" s="12">
+        <v>11143.399999999998</v>
+      </c>
+      <c r="E39" s="22"/>
+      <c r="F39" s="20"/>
+    </row>
+    <row r="40" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="26"/>
+      <c r="B40" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="13">
+        <v>0.5</v>
+      </c>
+      <c r="D40" s="12">
+        <v>10777.4</v>
+      </c>
+      <c r="E40" s="22"/>
+      <c r="F40" s="20"/>
+    </row>
+    <row r="41" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="26"/>
+      <c r="B41" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C41" s="36">
+        <v>0.48</v>
+      </c>
+      <c r="D41" s="12">
+        <v>10155.200000000001</v>
+      </c>
+      <c r="E41" s="22"/>
+      <c r="F41" s="20"/>
+    </row>
+    <row r="42" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="26"/>
+      <c r="B42" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="36">
+        <v>0.46</v>
+      </c>
+      <c r="D42" s="12">
+        <v>9551.2999999999993</v>
+      </c>
+      <c r="E42" s="22"/>
+      <c r="F42" s="20"/>
+    </row>
+    <row r="43" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="27"/>
+      <c r="B43" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C43" s="36">
+        <v>0.45</v>
+      </c>
+      <c r="D43" s="12">
+        <v>9276.7999999999993</v>
+      </c>
+      <c r="E43" s="22"/>
+      <c r="F43" s="20"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A44" s="9"/>
+      <c r="B44" s="9"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="10">
+        <v>0</v>
+      </c>
+      <c r="E44" s="22"/>
+      <c r="F44" s="20"/>
+    </row>
+    <row r="45" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="B45" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C45" s="39">
+        <v>0.52</v>
+      </c>
+      <c r="D45" s="10">
+        <v>11436.199999999999</v>
+      </c>
+      <c r="E45" s="22"/>
+      <c r="F45" s="20"/>
+    </row>
+    <row r="46" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="40"/>
+      <c r="B46" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C46" s="39">
+        <v>0.51</v>
+      </c>
+      <c r="D46" s="10">
+        <v>11143.399999999998</v>
+      </c>
+      <c r="E46" s="22"/>
+      <c r="F46" s="20"/>
+    </row>
+    <row r="47" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="40"/>
+      <c r="B47" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="D47" s="10">
+        <v>10777.4</v>
+      </c>
+      <c r="E47" s="22"/>
+      <c r="F47" s="20"/>
+    </row>
+    <row r="48" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="40"/>
+      <c r="B48" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C48" s="39">
+        <v>0.48</v>
+      </c>
+      <c r="D48" s="10">
+        <v>10155.200000000001</v>
+      </c>
+      <c r="E48" s="22"/>
+      <c r="F48" s="20"/>
+    </row>
+    <row r="49" spans="1:9" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="40"/>
+      <c r="B49" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C49" s="39">
+        <v>0.46</v>
+      </c>
+      <c r="D49" s="10">
+        <v>9551.2999999999993</v>
+      </c>
+      <c r="E49" s="22"/>
+      <c r="F49" s="20"/>
+    </row>
+    <row r="50" spans="1:9" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="41"/>
+      <c r="B50" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C50" s="39">
+        <v>0.45</v>
+      </c>
+      <c r="D50" s="10">
+        <v>9276.7999999999993</v>
+      </c>
+      <c r="E50" s="22"/>
+      <c r="F50" s="20"/>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A51" s="9"/>
+      <c r="B51" s="9"/>
+      <c r="C51" s="9"/>
+      <c r="D51" s="10">
+        <v>0</v>
+      </c>
+      <c r="E51" s="22"/>
+      <c r="F51" s="20"/>
+    </row>
+    <row r="52" spans="1:9" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="5"/>
-[...9 lines deleted...]
-      <c r="C3" s="7">
+      <c r="B52" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C52" s="42">
         <v>0.52</v>
       </c>
-      <c r="D3" s="8">
-[...10 lines deleted...]
-      <c r="C4" s="7">
+      <c r="D52" s="17">
+        <v>12168.2</v>
+      </c>
+      <c r="E52" s="22"/>
+      <c r="F52" s="20"/>
+    </row>
+    <row r="53" spans="1:9" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="24"/>
+      <c r="B53" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C53" s="42">
         <v>0.51</v>
       </c>
-      <c r="D4" s="8">
-[...10 lines deleted...]
-      <c r="C5" s="9">
+      <c r="D53" s="17">
+        <v>11875.399999999998</v>
+      </c>
+      <c r="E53" s="22"/>
+      <c r="F53" s="20"/>
+    </row>
+    <row r="54" spans="1:9" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="24"/>
+      <c r="B54" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="18">
         <v>0.5</v>
       </c>
-      <c r="D5" s="8">
-[...10 lines deleted...]
-      <c r="C6" s="7">
+      <c r="D54" s="17">
+        <v>11509.4</v>
+      </c>
+      <c r="E54" s="22"/>
+      <c r="F54" s="20"/>
+    </row>
+    <row r="55" spans="1:9" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="24"/>
+      <c r="B55" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C55" s="42">
         <v>0.48</v>
       </c>
-      <c r="D6" s="8">
-[...10 lines deleted...]
-      <c r="C7" s="7">
+      <c r="D55" s="17">
+        <v>10887.199999999999</v>
+      </c>
+      <c r="E55" s="22"/>
+      <c r="F55" s="20"/>
+    </row>
+    <row r="56" spans="1:9" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="24"/>
+      <c r="B56" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C56" s="42">
         <v>0.46</v>
       </c>
-      <c r="D7" s="8">
-[...36 lines deleted...]
-      <c r="C10" s="13">
+      <c r="D56" s="17">
+        <v>10283.300000000001</v>
+      </c>
+      <c r="E56" s="22"/>
+      <c r="F56" s="20"/>
+    </row>
+    <row r="57" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="24"/>
+      <c r="B57" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C57" s="42">
+        <v>0.46</v>
+      </c>
+      <c r="D57" s="17">
+        <v>10008.799999999999</v>
+      </c>
+      <c r="E57" s="22"/>
+      <c r="F57" s="20"/>
+    </row>
+    <row r="58" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="45"/>
+      <c r="C58" s="45"/>
+      <c r="D58" s="45"/>
+      <c r="E58" s="2"/>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A59" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="B59" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" s="47">
         <v>0.52</v>
       </c>
-      <c r="D10" s="14">
-[...657 lines deleted...]
-    <row r="59" spans="1:9" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D59" s="47">
+        <v>13066.2</v>
+      </c>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
     </row>
-    <row r="61" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="62" spans="1:9" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="60" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="46"/>
+      <c r="B60" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="C60" s="47">
+        <v>0.51</v>
+      </c>
+      <c r="D60" s="47">
+        <v>12773.399999999998</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A61" s="46"/>
+      <c r="B61" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" s="47">
+        <v>0.5</v>
+      </c>
+      <c r="D61" s="47">
+        <v>12407.4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A62" s="46"/>
+      <c r="B62" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" s="47">
+        <v>0.48</v>
+      </c>
+      <c r="D62" s="47">
+        <v>11785.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="46"/>
+      <c r="B63" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="C63" s="47">
+        <v>0.46</v>
+      </c>
+      <c r="D63" s="47">
+        <v>11181.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="46"/>
+      <c r="B64" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="C64" s="47">
+        <v>0.45</v>
+      </c>
+      <c r="D64" s="47">
+        <v>10906.8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="47"/>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="B66" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="C66" s="49">
+        <v>0.52</v>
+      </c>
+      <c r="D66" s="49">
+        <v>13798.2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="50"/>
+      <c r="B67" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" s="49">
+        <v>0.51</v>
+      </c>
+      <c r="D67" s="49">
+        <v>13505.399999999998</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="50"/>
+      <c r="B68" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" s="49">
+        <v>0.5</v>
+      </c>
+      <c r="D68" s="49">
+        <v>13139.4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="50"/>
+      <c r="B69" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="C69" s="49">
+        <v>0.48</v>
+      </c>
+      <c r="D69" s="49">
+        <v>12517.199999999999</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="50"/>
+      <c r="B70" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" s="49">
+        <v>0.46</v>
+      </c>
+      <c r="D70" s="49">
+        <v>11913.3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="51"/>
+      <c r="B71" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" s="49">
+        <v>0.45</v>
+      </c>
+      <c r="D71" s="49">
+        <v>11638.8</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="11">
+    <mergeCell ref="A59:A64"/>
+    <mergeCell ref="A66:A71"/>
     <mergeCell ref="A52:A57"/>
     <mergeCell ref="A38:A43"/>
     <mergeCell ref="A31:A36"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="A10:A15"/>
     <mergeCell ref="A17:A22"/>
     <mergeCell ref="A24:A29"/>
     <mergeCell ref="A45:A50"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="18" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Helvetica Neue,Regular"&amp;12&amp;K000000&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="5" max="28" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>